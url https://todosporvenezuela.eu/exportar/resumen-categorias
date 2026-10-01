--- v1 (2026-08-16)
+++ v2 (2026-10-01)
@@ -37,156 +37,156 @@
   <si>
     <t>Cantidad Total</t>
   </si>
   <si>
     <t>Centros Contribuyentes</t>
   </si>
   <si>
     <t>Total Items</t>
   </si>
   <si>
     <t>Otros</t>
   </si>
   <si>
     <t>488821.03</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>Higiene</t>
   </si>
   <si>
-    <t>179911.71</t>
+    <t>179928.71</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>5434</t>
+    <t>5437</t>
   </si>
   <si>
     <t>Medicinas</t>
   </si>
   <si>
-    <t>110982.72</t>
+    <t>110987.72</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>3878</t>
+    <t>3879</t>
   </si>
   <si>
     <t>Protección personal</t>
   </si>
   <si>
     <t>99498.00</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Primeros auxilios</t>
   </si>
   <si>
     <t>67384.80</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>Alimentos</t>
   </si>
   <si>
-    <t>53811.52</t>
-[...2 lines deleted...]
-    <t>5235</t>
+    <t>53828.52</t>
+  </si>
+  <si>
+    <t>5238</t>
   </si>
   <si>
     <t>Bebés e infancia</t>
   </si>
   <si>
-    <t>23150.01</t>
-[...2 lines deleted...]
-    <t>1320</t>
+    <t>23154.01</t>
+  </si>
+  <si>
+    <t>1321</t>
   </si>
   <si>
     <t>Ropa</t>
   </si>
   <si>
-    <t>13994.65</t>
+    <t>13998.65</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>943</t>
+    <t>944</t>
   </si>
   <si>
     <t>Agua</t>
   </si>
   <si>
     <t>5796.00</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Rescate y emergencias</t>
   </si>
   <si>
     <t>2579.00</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Refugio y descanso</t>
   </si>
   <si>
-    <t>1900.50</t>
+    <t>1901.50</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>363</t>
+    <t>364</t>
   </si>
   <si>
     <t>Alimentos para animales</t>
   </si>
   <si>
     <t>1086.00</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>147</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>