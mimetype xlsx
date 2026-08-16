--- v0 (2026-06-25)
+++ v1 (2026-08-16)
@@ -8,77 +8,197 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Resumen Categorías" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="49">
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Cantidad Total</t>
   </si>
   <si>
     <t>Centros Contribuyentes</t>
   </si>
   <si>
     <t>Total Items</t>
   </si>
   <si>
+    <t>Otros</t>
+  </si>
+  <si>
+    <t>488821.03</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>3468</t>
+  </si>
+  <si>
     <t>Higiene</t>
   </si>
   <si>
-    <t>6.00</t>
-[...2 lines deleted...]
-    <t>1</t>
+    <t>179911.71</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>5434</t>
+  </si>
+  <si>
+    <t>Medicinas</t>
+  </si>
+  <si>
+    <t>110982.72</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>3878</t>
+  </si>
+  <si>
+    <t>Protección personal</t>
+  </si>
+  <si>
+    <t>99498.00</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>Primeros auxilios</t>
+  </si>
+  <si>
+    <t>67384.80</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>1721</t>
+  </si>
+  <si>
+    <t>Alimentos</t>
+  </si>
+  <si>
+    <t>53811.52</t>
+  </si>
+  <si>
+    <t>5235</t>
+  </si>
+  <si>
+    <t>Bebés e infancia</t>
+  </si>
+  <si>
+    <t>23150.01</t>
+  </si>
+  <si>
+    <t>1320</t>
+  </si>
+  <si>
+    <t>Ropa</t>
+  </si>
+  <si>
+    <t>13994.65</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>943</t>
   </si>
   <si>
     <t>Agua</t>
   </si>
   <si>
-    <t>1.00</t>
+    <t>5796.00</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>Rescate y emergencias</t>
+  </si>
+  <si>
+    <t>2579.00</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>Refugio y descanso</t>
+  </si>
+  <si>
+    <t>1900.50</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>Alimentos para animales</t>
+  </si>
+  <si>
+    <t>1086.00</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>147</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -425,99 +545,239 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D3"/>
+  <dimension ref="A1:D13"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>6</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" t="s">
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">